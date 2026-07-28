--- v0 (2025-10-16)
+++ v1 (2026-07-28)
@@ -1,1415 +1,2192 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="23E535F9" w14:textId="77777777" w:rsidR="00712894" w:rsidRDefault="00712894" w:rsidP="008C48AB">
+    <w:p w14:paraId="0C9CC79C" w14:textId="77777777" w:rsidR="00C56FE7" w:rsidRDefault="00C56FE7" w:rsidP="00E35FDE">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5280587B" w14:textId="18C9B120" w:rsidR="004D523F" w:rsidRPr="00AF5C4B" w:rsidRDefault="004D523F" w:rsidP="008C48AB">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF5C4B">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:highlight w:val="yellow"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="5BC58C68" w14:textId="77777777" w:rsidR="00712894" w:rsidRDefault="00712894" w:rsidP="008C48AB">
+        <w:t>فرم کاربست نتایج پژوهش (ترجمان دانش)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20CF38F5" w14:textId="77777777" w:rsidR="004D523F" w:rsidRPr="00AF5C4B" w:rsidRDefault="004D523F" w:rsidP="00E55BD2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-          <w:highlight w:val="yellow"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="5280587B" w14:textId="2B544AC7" w:rsidR="004D523F" w:rsidRPr="00F75566" w:rsidRDefault="004D523F" w:rsidP="008C48AB">
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48C8D36A" w14:textId="77777777" w:rsidR="00346614" w:rsidRPr="00AF5C4B" w:rsidRDefault="00346614" w:rsidP="00E55BD2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-          <w:rtl/>
-[...5 lines deleted...]
-          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B635D20" w14:textId="77777777" w:rsidR="00CC3655" w:rsidRPr="00AF5C4B" w:rsidRDefault="00CC3655" w:rsidP="00E55BD2">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t>فرم کاربست نتایج پژوهش (ترجمان دانش)</w:t>
-[...6 lines deleted...]
-          <w:rFonts w:cs="B Nazanin"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF5C4B">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-          <w:lang w:bidi="fa-IR"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="48C8D36A" w14:textId="77777777" w:rsidR="00346614" w:rsidRPr="00F75566" w:rsidRDefault="00346614" w:rsidP="00E55BD2">
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>پژوهشگر گرامي</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DF889BE" w14:textId="024DA904" w:rsidR="0075323D" w:rsidRPr="00AF5C4B" w:rsidRDefault="00CC3655" w:rsidP="00E55BD2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
-          <w:b/>
-[...43 lines deleted...]
-      <w:r w:rsidRPr="00F75566">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF5C4B">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
-      <w:r w:rsidR="00997C1A">
+      <w:r w:rsidR="00997C1A" w:rsidRPr="00AF5C4B">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">با توجه </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F75566">
+      <w:r w:rsidRPr="00AF5C4B">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">به اهميت استفاده كاربردي از نتايج </w:t>
       </w:r>
-      <w:r w:rsidR="00997C1A">
+      <w:r w:rsidR="00997C1A" w:rsidRPr="00AF5C4B">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>پژوهش های خاتمه یافته دانشگاه و لزوم ارائه نتایج حاصل از این پژ</w:t>
       </w:r>
-      <w:r w:rsidR="00892DDB">
+      <w:r w:rsidR="00892DDB" w:rsidRPr="00AF5C4B">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>و</w:t>
       </w:r>
-      <w:r w:rsidR="00997C1A">
+      <w:r w:rsidR="00997C1A" w:rsidRPr="00AF5C4B">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>هش ها به مخاطبان، لطفا براساس نتایج پژوهش</w:t>
       </w:r>
-      <w:r w:rsidR="00892DDB">
+      <w:r w:rsidR="00892DDB" w:rsidRPr="00AF5C4B">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>،</w:t>
       </w:r>
-      <w:r w:rsidR="00997C1A">
+      <w:r w:rsidR="00997C1A" w:rsidRPr="00AF5C4B">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F75566">
+      <w:r w:rsidRPr="00AF5C4B">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>گروه</w:t>
       </w:r>
-      <w:r w:rsidR="00997C1A">
+      <w:r w:rsidR="00997C1A" w:rsidRPr="00AF5C4B">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A661A2" w:rsidRPr="00F75566">
+      <w:r w:rsidR="00A661A2" w:rsidRPr="00AF5C4B">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>یا گروه ها</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F75566">
+      <w:r w:rsidRPr="00AF5C4B">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">ي مخاطب </w:t>
       </w:r>
-      <w:r w:rsidR="00997C1A">
+      <w:r w:rsidR="00997C1A" w:rsidRPr="00AF5C4B">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>پژوهش خود را انتخاب</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F75566">
+      <w:r w:rsidRPr="00AF5C4B">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">  و متناسب با آن پيام</w:t>
       </w:r>
-      <w:r w:rsidR="005655B4" w:rsidRPr="00F75566">
+      <w:r w:rsidR="005655B4" w:rsidRPr="00AF5C4B">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>/پیام</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F75566">
+      <w:r w:rsidRPr="00AF5C4B">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> هاي كليدي پژوهش </w:t>
       </w:r>
-      <w:r w:rsidR="00997C1A">
+      <w:r w:rsidR="00997C1A" w:rsidRPr="00AF5C4B">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>را ذکر نمایید</w:t>
       </w:r>
-      <w:r w:rsidR="0075323D" w:rsidRPr="00F75566">
-[...33 lines deleted...]
-      <w:r w:rsidRPr="00F75566">
+      <w:r w:rsidR="0075323D" w:rsidRPr="00AF5C4B">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. جهت کسب اطلاعات بیشتر در مورد نحوه نگارش پیام(خبر) به سایت </w:t>
+      </w:r>
+      <w:r w:rsidR="00997C1A" w:rsidRPr="00AF5C4B">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0075323D" w:rsidRPr="00AF5C4B">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>مراجعه نمائید.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12C8EDD5" w14:textId="77777777" w:rsidR="004E5C5D" w:rsidRPr="00AF5C4B" w:rsidRDefault="004E5C5D" w:rsidP="00E55BD2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1630D1C3" w14:textId="77777777" w:rsidR="007E1E9A" w:rsidRPr="00AF5C4B" w:rsidRDefault="007E1E9A" w:rsidP="00E55BD2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69EBED9E" w14:textId="77777777" w:rsidR="007E1E9A" w:rsidRPr="00AF5C4B" w:rsidRDefault="008402A6" w:rsidP="00E55BD2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF5C4B">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>مخاطب/</w:t>
       </w:r>
-      <w:r w:rsidR="007E1E9A" w:rsidRPr="00F75566">
+      <w:r w:rsidR="007E1E9A" w:rsidRPr="00AF5C4B">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">مخاطبین طرح خود را تعیین نمایید. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B07C70E" w14:textId="77777777" w:rsidR="004E5C5D" w:rsidRPr="0054538E" w:rsidRDefault="0054538E" w:rsidP="00E55BD2">
-[...11 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="1B07C70E" w14:textId="7505CBBA" w:rsidR="004E5C5D" w:rsidRPr="00AF5C4B" w:rsidRDefault="0054538E" w:rsidP="00376D23">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF5C4B">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:r w:rsidR="00FB4113" w:rsidRPr="0054538E">
+      <w:r w:rsidR="00FB4113" w:rsidRPr="00AF5C4B">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>مردم</w:t>
       </w:r>
-      <w:r w:rsidR="007E1E9A" w:rsidRPr="0054538E">
+      <w:r w:rsidR="007E1E9A" w:rsidRPr="00AF5C4B">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00C56FE7">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F06F"/>
       </w:r>
-      <w:r w:rsidRPr="0054538E">
+      <w:r w:rsidRPr="00AF5C4B">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="0054538E">
+      <w:r w:rsidRPr="00AF5C4B">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00AF5C4B">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00AF5C4B">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00AF5C4B">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00AF5C4B">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:r w:rsidR="004E5C5D" w:rsidRPr="0054538E">
+      <w:r w:rsidR="004E5C5D" w:rsidRPr="00AF5C4B">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>ارا</w:t>
       </w:r>
-      <w:r w:rsidR="00465156" w:rsidRPr="0054538E">
+      <w:r w:rsidR="00465156" w:rsidRPr="00AF5C4B">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>ئ</w:t>
       </w:r>
-      <w:r w:rsidR="004E5C5D" w:rsidRPr="0054538E">
+      <w:r w:rsidR="004E5C5D" w:rsidRPr="00AF5C4B">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>ه کنندگان خدمات  بهداشتی درمانی</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00AF5C4B">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00AF5C4B">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00AF5C4B">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F06F"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00AF5C4B">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00AF5C4B">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="146C12D8" w14:textId="77777777" w:rsidR="004E5C5D" w:rsidRPr="00F75566" w:rsidRDefault="0054538E" w:rsidP="00E55BD2">
-[...10 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="146C12D8" w14:textId="70852DD8" w:rsidR="004E5C5D" w:rsidRPr="00AF5C4B" w:rsidRDefault="0054538E" w:rsidP="00CE42B4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF5C4B">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:r w:rsidR="004E5C5D" w:rsidRPr="0054538E">
+      <w:r w:rsidR="004E5C5D" w:rsidRPr="00AF5C4B">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>مدیران، سیاستگزاران، برنامه ریزان</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00AF5C4B">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00AF5C4B">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F06F"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00AF5C4B">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00AF5C4B">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:r w:rsidR="004E5C5D" w:rsidRPr="00F75566">
+      <w:r w:rsidR="004E5C5D" w:rsidRPr="00AF5C4B">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>پژوهشگران</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00AF5C4B">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00C56FE7">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F06F"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="111BA923" w14:textId="77777777" w:rsidR="0054538E" w:rsidRDefault="0054538E" w:rsidP="00E55BD2">
+    <w:p w14:paraId="111BA923" w14:textId="77777777" w:rsidR="0054538E" w:rsidRPr="00AF5C4B" w:rsidRDefault="0054538E" w:rsidP="00E55BD2">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6D344DD2" w14:textId="1E1DEDA1" w:rsidR="0054538E" w:rsidRPr="005F7B37" w:rsidRDefault="0054538E" w:rsidP="00E55BD2">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="005F7B37">
+    <w:p w14:paraId="6D344DD2" w14:textId="73B92C48" w:rsidR="0054538E" w:rsidRDefault="0054538E" w:rsidP="00E55BD2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E589D">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>عنوان خبر</w:t>
       </w:r>
-      <w:r w:rsidR="00AE3CF7">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="005F7B37">
+      <w:r w:rsidR="00AE3CF7" w:rsidRPr="008E589D">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (عنوان پیام پژوهش</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA4BD0">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE3CF7" w:rsidRPr="008E589D">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA4BD0">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> حداکثر 20 کلمه</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E589D">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A9A74A4" w14:textId="72FBC3CD" w:rsidR="007D2ED5" w:rsidRPr="001B022A" w:rsidRDefault="007D2ED5" w:rsidP="00E55BD2">
-[...4 lines deleted...]
-          <w:iCs/>
+    <w:p w14:paraId="7F82A3AA" w14:textId="77777777" w:rsidR="000F05A4" w:rsidRPr="008E589D" w:rsidRDefault="000F05A4" w:rsidP="00E55BD2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70D32013" w14:textId="012CDDCC" w:rsidR="00376D23" w:rsidRPr="008E589D" w:rsidRDefault="007D2ED5" w:rsidP="00C56FE7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1882"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Vazir" w:hAnsi="Vazir"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E589D">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-          <w:iCs/>
+        <w:t>*توضیحات:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E589D">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t>*توضیحات: عنوان خبر لازم است نتیجه طرح تحقیقاتی به صورت یک جمله خبری ،کوتاه، ساده، به زبان عامیانه و قابل فهم برای عموم باشد.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3F939273" w14:textId="1B660CBD" w:rsidR="001B022A" w:rsidRDefault="001B022A" w:rsidP="00E55BD2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A9A74A4" w14:textId="3CEB4E28" w:rsidR="007D2ED5" w:rsidRPr="005000C8" w:rsidRDefault="007D2ED5" w:rsidP="00376D23">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:rtl/>
-[...95 lines deleted...]
-          <w:lang w:bidi="fa-IR"/>
+          <w:highlight w:val="yellow"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53D80989" w14:textId="77777777" w:rsidR="00C56FE7" w:rsidRPr="005000C8" w:rsidRDefault="00C56FE7" w:rsidP="00E55BD2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:b/>
+          <w:bCs/>
+          <w:highlight w:val="yellow"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24F5A2A7" w14:textId="77777777" w:rsidR="00C56FE7" w:rsidRPr="008E589D" w:rsidRDefault="00C56FE7" w:rsidP="00C56FE7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E589D">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>پیام کلیدی (حداکثر 80 کلمه):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29A32B69" w14:textId="38D02A5A" w:rsidR="00C56FE7" w:rsidRPr="008E589D" w:rsidRDefault="00C56FE7" w:rsidP="00C56FE7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E589D">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73C51A75" w14:textId="77777777" w:rsidR="00C56FE7" w:rsidRPr="008E589D" w:rsidRDefault="00C56FE7" w:rsidP="00C56FE7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E589D">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>متن پیام پژوهشی ( حداکثر240 کلمه):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E9F4CAE" w14:textId="77777777" w:rsidR="00C56FE7" w:rsidRPr="008E589D" w:rsidRDefault="00C56FE7" w:rsidP="00C56FE7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49A6885C" w14:textId="16E230AB" w:rsidR="00C56FE7" w:rsidRPr="008E589D" w:rsidRDefault="00C56FE7" w:rsidP="00C56FE7">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:bidi/>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E589D">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>اهمیت موضوع(50 کلمه)،</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EF64468" w14:textId="77777777" w:rsidR="00C56FE7" w:rsidRPr="008E589D" w:rsidRDefault="00C56FE7" w:rsidP="00C56FE7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A6EC570" w14:textId="77777777" w:rsidR="00C56FE7" w:rsidRPr="008E589D" w:rsidRDefault="00C56FE7" w:rsidP="00C56FE7">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:bidi/>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E589D">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">مهمترین نتایج طرح به زبان غیر تخصصی(70 کلمه) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53F2AA76" w14:textId="77777777" w:rsidR="00C56FE7" w:rsidRPr="008E589D" w:rsidRDefault="00C56FE7" w:rsidP="00C56FE7">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="361EBAD7" w14:textId="77777777" w:rsidR="00C56FE7" w:rsidRPr="008E589D" w:rsidRDefault="00C56FE7" w:rsidP="00C56FE7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16993CD2" w14:textId="77777777" w:rsidR="00C56FE7" w:rsidRPr="008E589D" w:rsidRDefault="00C56FE7" w:rsidP="00C56FE7">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:bidi/>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E589D">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">موارد کاربرد نتایج طرح (80 کلمه)  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74454581" w14:textId="77777777" w:rsidR="00C56FE7" w:rsidRPr="008E589D" w:rsidRDefault="00C56FE7" w:rsidP="00C56FE7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A3D37E5" w14:textId="77777777" w:rsidR="00C56FE7" w:rsidRPr="008E589D" w:rsidRDefault="00C56FE7" w:rsidP="00C56FE7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FBF03AF" w14:textId="77777777" w:rsidR="00C56FE7" w:rsidRPr="008E589D" w:rsidRDefault="00C56FE7" w:rsidP="00C56FE7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E589D">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>تأثیرات و کاربردها</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E589D">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F817578" w14:textId="786DC1BC" w:rsidR="007D2ED5" w:rsidRPr="001B022A" w:rsidRDefault="007D2ED5" w:rsidP="00E55BD2">
-[...73 lines deleted...]
-    <w:p w14:paraId="277F7F36" w14:textId="77777777" w:rsidR="007E1E9A" w:rsidRPr="00F75566" w:rsidRDefault="007E1E9A" w:rsidP="00E55BD2">
+    <w:p w14:paraId="718E2372" w14:textId="0FDBB180" w:rsidR="00C56FE7" w:rsidRPr="008E589D" w:rsidRDefault="00C56FE7" w:rsidP="00C56FE7">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:bidi/>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E589D">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>تاثیر1:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="664C6A80" w14:textId="54DB4C0A" w:rsidR="00C56FE7" w:rsidRPr="008E589D" w:rsidRDefault="00C56FE7" w:rsidP="00C56FE7">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:bidi/>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E589D">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>تاثیر2:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73F53FFD" w14:textId="77777777" w:rsidR="00C56FE7" w:rsidRPr="00C56FE7" w:rsidRDefault="00C56FE7" w:rsidP="00C56FE7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DFCF750" w14:textId="77777777" w:rsidR="00C56FE7" w:rsidRDefault="00C56FE7" w:rsidP="00C56FE7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E589D">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>محدودیت‌های شواهد چه بودند؟</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E55D57">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2962BAD7" w14:textId="77777777" w:rsidR="00C56FE7" w:rsidRPr="00907964" w:rsidRDefault="00C56FE7" w:rsidP="00C56FE7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CA88E61" w14:textId="77777777" w:rsidR="00C56FE7" w:rsidRDefault="00C56FE7" w:rsidP="00C56FE7">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E589D">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>مخاطبان</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E589D">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> طرح پژوهش</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E589D">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E589D">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B7C817D" w14:textId="77777777" w:rsidR="00C56FE7" w:rsidRDefault="00C56FE7" w:rsidP="00C56FE7">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51991BD8" w14:textId="77777777" w:rsidR="00C56FE7" w:rsidRPr="00907964" w:rsidRDefault="00C56FE7" w:rsidP="00C56FE7">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="496B02AB" w14:textId="77777777" w:rsidR="00C56FE7" w:rsidRPr="008E589D" w:rsidRDefault="00C56FE7" w:rsidP="00C56FE7">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E589D">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>آ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E589D">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E589D">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ا</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E589D">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ا</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E589D">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E589D">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ن</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E589D">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> خبر م</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E589D">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ی‌</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E589D">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>تواند</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E589D">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> از نظر اجتماع</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E589D">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E589D">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>،</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E589D">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> س</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E589D">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E589D">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>اس</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E589D">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E589D">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>،</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E589D">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> فرهنگ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E589D">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E589D">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>،</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E589D">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> بهداشت</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E589D">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E589D">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>، ارزش ها</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E589D">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E589D">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> د</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E589D">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E589D">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ن</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E589D">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E589D">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> و قوان</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E589D">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E589D">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ن</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E589D">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> سازمان غذا و دارو، تبعات</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E589D">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E589D">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> داشته‌باشد؟ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73CC8766" w14:textId="77777777" w:rsidR="00C56FE7" w:rsidRPr="008E589D" w:rsidRDefault="00C56FE7" w:rsidP="00C56FE7">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29523563" w14:textId="77777777" w:rsidR="00C56FE7" w:rsidRPr="008E589D" w:rsidRDefault="00C56FE7" w:rsidP="00C56FE7">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E589D">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">در صورتی که این طرح منتج به مقاله شده است لینک مقاله درج شود: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48665CE6" w14:textId="77777777" w:rsidR="00C56FE7" w:rsidRPr="008E589D" w:rsidRDefault="00C56FE7" w:rsidP="00C56FE7">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51D6D395" w14:textId="77777777" w:rsidR="00C56FE7" w:rsidRPr="008E589D" w:rsidRDefault="00C56FE7" w:rsidP="00C56FE7">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E589D">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ا</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E589D">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E589D">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>م</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E589D">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E589D">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ل</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E589D">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ارتباط</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E589D">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ی و تلفن مجری اصلی طرح:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11D8A3A1" w14:textId="77777777" w:rsidR="00C56FE7" w:rsidRPr="008E589D" w:rsidRDefault="00C56FE7" w:rsidP="00C56FE7">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="397FD2F2" w14:textId="6F317775" w:rsidR="00C56FE7" w:rsidRDefault="00C56FE7" w:rsidP="00C56FE7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E589D">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>منابع و مراجع</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E589D">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E589D">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E589D">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> حداکثر </w:t>
+      </w:r>
+      <w:r w:rsidR="00167C77" w:rsidRPr="008E589D">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>پنج</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E589D">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">  مرجع اصلی استفاده شده در طرح تحقیقاتی مورد نظر را ذکر نمایید</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6633A526" w14:textId="77777777" w:rsidR="00C56FE7" w:rsidRDefault="00C56FE7" w:rsidP="00C56FE7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74061700" w14:textId="77777777" w:rsidR="00C56FE7" w:rsidRDefault="00C56FE7" w:rsidP="00C56FE7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:bidi/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="574"/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F75566">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>درصورت انتشار خبر تحقیق کدام روش زیر مناسب تر است؟</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F65D874" w14:textId="330C2577" w:rsidR="00C56FE7" w:rsidRPr="00AF5C4B" w:rsidRDefault="00C56FE7" w:rsidP="00C56FE7">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:bidi/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:hanging="574"/>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF5C4B">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>(برحسب نیاز می توانید چند مورد از موارد زیر را انتخاب کنید)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61401248" w14:textId="77777777" w:rsidR="007E1E9A" w:rsidRPr="00D866A1" w:rsidRDefault="00CA01DE" w:rsidP="00E55BD2">
+    <w:p w14:paraId="712D988E" w14:textId="77777777" w:rsidR="00C56FE7" w:rsidRPr="00AF5C4B" w:rsidRDefault="00C56FE7" w:rsidP="00C56FE7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF5C4B">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings 2" w:char="F035"/>
+      </w:r>
+      <w:r w:rsidRPr="00AF5C4B">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> تشکیل جلسه با مخاطبین</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D42652F" w14:textId="77777777" w:rsidR="00C56FE7" w:rsidRPr="00AF5C4B" w:rsidRDefault="00C56FE7" w:rsidP="00C56FE7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:sym w:font="Wingdings 2" w:char="F035"/>
-      </w:r>
+        <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+      </w:r>
+      <w:r w:rsidRPr="00AF5C4B">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> تهیه گزارش برای رسانه ها </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7730C7F6" w14:textId="77777777" w:rsidR="00C56FE7" w:rsidRPr="00AF5C4B" w:rsidRDefault="00C56FE7" w:rsidP="00C56FE7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:rtl/>
-[...94 lines deleted...]
-      <w:r w:rsidR="007E1E9A" w:rsidRPr="00D866A1">
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+      </w:r>
+      <w:r w:rsidRPr="00AF5C4B">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> تهیه و انتشار پیام یک صفحه</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF5C4B">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007E1E9A" w:rsidRPr="00D866A1">
+      <w:r w:rsidRPr="00AF5C4B">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>ای به مخاطبین</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4532F401" w14:textId="77777777" w:rsidR="007E1E9A" w:rsidRPr="00D866A1" w:rsidRDefault="00CA01DE" w:rsidP="00E55BD2">
+    <w:p w14:paraId="25742D5E" w14:textId="77777777" w:rsidR="00C56FE7" w:rsidRPr="00AF5C4B" w:rsidRDefault="00C56FE7" w:rsidP="00C56FE7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF5C4B">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings 2" w:char="F035"/>
+      </w:r>
+      <w:r w:rsidRPr="00AF5C4B">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> تدوین جزوه آموزشی</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74FD3282" w14:textId="77777777" w:rsidR="00C56FE7" w:rsidRPr="00AF5C4B" w:rsidRDefault="00C56FE7" w:rsidP="00C56FE7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF5C4B">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings 2" w:char="F035"/>
+      </w:r>
+      <w:r w:rsidRPr="00AF5C4B">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> تدوین راهنمای بالینی</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30878A62" w14:textId="77777777" w:rsidR="00C56FE7" w:rsidRPr="00AF5C4B" w:rsidRDefault="00C56FE7" w:rsidP="00C56FE7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF5C4B">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings 2" w:char="F035"/>
+      </w:r>
+      <w:r w:rsidRPr="00AF5C4B">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> برگزاری سمینار/کارگاه با مخاطبین</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AD48D78" w14:textId="77777777" w:rsidR="00C56FE7" w:rsidRPr="00AF5C4B" w:rsidRDefault="00C56FE7" w:rsidP="00C56FE7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
+        <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+      </w:r>
+      <w:r w:rsidRPr="00AF5C4B">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> برگزاری نشست با رسانه ها</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27441374" w14:textId="77777777" w:rsidR="00C56FE7" w:rsidRPr="00AF5C4B" w:rsidRDefault="00C56FE7" w:rsidP="00C56FE7">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF5C4B">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
         <w:sym w:font="Wingdings 2" w:char="F035"/>
       </w:r>
-      <w:r>
-[...140 lines deleted...]
-    <w:p w14:paraId="73B6EFB9" w14:textId="48103869" w:rsidR="00987205" w:rsidRDefault="00CA01DE" w:rsidP="001B022A">
+      <w:r w:rsidRPr="00AF5C4B">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> سایر موارد(ذکر نمائید)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF5C4B">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EDB5558" w14:textId="77777777" w:rsidR="00C56FE7" w:rsidRPr="00907964" w:rsidRDefault="00C56FE7" w:rsidP="00C56FE7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="774B9515" w14:textId="77777777" w:rsidR="00C56FE7" w:rsidRPr="00AF5C4B" w:rsidRDefault="00C56FE7" w:rsidP="00E55BD2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DC151DF" w14:textId="77777777" w:rsidR="000D16AF" w:rsidRPr="00AF5C4B" w:rsidRDefault="000D16AF" w:rsidP="00E55BD2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
-          <w:rtl/>
-[...52 lines deleted...]
-    <w:p w14:paraId="4C177E19" w14:textId="77777777" w:rsidR="00987205" w:rsidRDefault="00987205" w:rsidP="00E55BD2">
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6AFDA8A5" w14:textId="77777777" w:rsidR="004F0FD0" w:rsidRPr="00AF5C4B" w:rsidRDefault="004F0FD0" w:rsidP="00E55BD2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
-          <w:rtl/>
-[...4 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId7"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C177E19" w14:textId="29AD9641" w:rsidR="00987205" w:rsidRPr="008E589D" w:rsidRDefault="00987205" w:rsidP="008E589D">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00987205" w:rsidRPr="008E589D" w:rsidSect="005F7B37">
+      <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="450" w:right="1021" w:bottom="1134" w:left="1021" w:header="567" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="060EDEAB" w14:textId="77777777" w:rsidR="00E47135" w:rsidRDefault="00E47135" w:rsidP="00CF6EEF">
+    <w:p w14:paraId="416F4C22" w14:textId="77777777" w:rsidR="00B17079" w:rsidRDefault="00B17079" w:rsidP="00CF6EEF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="03595243" w14:textId="77777777" w:rsidR="00E47135" w:rsidRDefault="00E47135" w:rsidP="00CF6EEF">
+    <w:p w14:paraId="5865D218" w14:textId="77777777" w:rsidR="00B17079" w:rsidRDefault="00B17079" w:rsidP="00CF6EEF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -1432,113 +2209,120 @@
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Vazir">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
   <w:font w:name="Wingdings 2">
     <w:panose1 w:val="05020102010507070707"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="10ADAFCB" w14:textId="77777777" w:rsidR="00EC40F8" w:rsidRDefault="0061465E">
+  <w:p w14:paraId="10ADAFCB" w14:textId="55E40CFE" w:rsidR="00B01468" w:rsidRDefault="0061465E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="007E1E9A">
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00D32421">
+    <w:r w:rsidR="00834CD3">
       <w:rPr>
         <w:noProof/>
         <w:rtl/>
       </w:rPr>
-      <w:t>1</w:t>
+      <w:t>8</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="723DB8AA" w14:textId="77777777" w:rsidR="00EC40F8" w:rsidRDefault="00000000">
+  <w:p w14:paraId="723DB8AA" w14:textId="77777777" w:rsidR="00B01468" w:rsidRDefault="00B01468">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3B8FE753" w14:textId="77777777" w:rsidR="00E47135" w:rsidRDefault="00E47135" w:rsidP="00CF6EEF">
+    <w:p w14:paraId="283C6540" w14:textId="77777777" w:rsidR="00B17079" w:rsidRDefault="00B17079" w:rsidP="00CF6EEF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0D8953EA" w14:textId="77777777" w:rsidR="00E47135" w:rsidRDefault="00E47135" w:rsidP="00CF6EEF">
+    <w:p w14:paraId="4B705246" w14:textId="77777777" w:rsidR="00B17079" w:rsidRDefault="00B17079" w:rsidP="00CF6EEF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="065D3DD8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A48AC666"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -1767,50 +2551,507 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5685" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6405" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1163304C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C88C4BCA"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="120A38F0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C88C4BCA"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="439D1C39"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F68AB88C"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="48CF613A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C88C4BCA"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="519B764E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C88C4BCA"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="672C421D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C8FABCAC"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="540" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="990" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -1855,51 +3096,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="69FD54C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7C400188"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -1968,51 +3209,164 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7382159C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6072844C"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="771A6817"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="29DAF1A0"/>
     <w:lvl w:ilvl="0" w:tplc="CBCA9C8C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="795" w:hanging="435"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -2057,225 +3411,421 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1779371058">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="78B878D2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1FE4AF3E"/>
+    <w:lvl w:ilvl="0" w:tplc="D6C6EBF2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="ادعای %1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="644" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="B Nazanin" w:hAnsi="B Nazanin" w:cs="B Nazanin" w:hint="cs"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1364" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2084" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2804" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3524" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4244" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4964" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5684" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6404" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1119832217">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="775757043">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1864056465">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="739206277">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="21588293">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="592975223">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="980959533">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1290239773">
+  <w:num w:numId="8" w16cid:durableId="1375806499">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1499536473">
+  <w:num w:numId="9" w16cid:durableId="798259193">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="566653086">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1285430024">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="648943532">
-[...3 lines deleted...]
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="12" w16cid:durableId="280844897">
+    <w:abstractNumId w:val="9"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
+  <w:hideSpellingErrors/>
+  <w:hideGrammaticalErrors/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0074120F"/>
     <w:rsid w:val="00024A69"/>
+    <w:rsid w:val="000449DA"/>
+    <w:rsid w:val="0006377D"/>
     <w:rsid w:val="00071C69"/>
+    <w:rsid w:val="000A0D6B"/>
     <w:rsid w:val="000A22A2"/>
+    <w:rsid w:val="000A7E81"/>
     <w:rsid w:val="000D16AF"/>
     <w:rsid w:val="000D28B6"/>
-    <w:rsid w:val="00120275"/>
+    <w:rsid w:val="000E61F6"/>
+    <w:rsid w:val="000F05A4"/>
+    <w:rsid w:val="001020B5"/>
+    <w:rsid w:val="001050AD"/>
+    <w:rsid w:val="00117985"/>
+    <w:rsid w:val="00131092"/>
+    <w:rsid w:val="00160238"/>
+    <w:rsid w:val="00162D79"/>
+    <w:rsid w:val="00167C77"/>
+    <w:rsid w:val="00175DB5"/>
     <w:rsid w:val="00175E67"/>
     <w:rsid w:val="00181237"/>
     <w:rsid w:val="00191B50"/>
     <w:rsid w:val="00192A51"/>
-    <w:rsid w:val="001B022A"/>
+    <w:rsid w:val="001A1658"/>
+    <w:rsid w:val="001F5D27"/>
     <w:rsid w:val="001F7FCE"/>
+    <w:rsid w:val="00205AED"/>
     <w:rsid w:val="00211898"/>
+    <w:rsid w:val="00214C3A"/>
     <w:rsid w:val="00223FE2"/>
     <w:rsid w:val="00230CA7"/>
     <w:rsid w:val="00276BE1"/>
+    <w:rsid w:val="00287CC7"/>
+    <w:rsid w:val="00292150"/>
     <w:rsid w:val="002A515C"/>
+    <w:rsid w:val="002C13E2"/>
     <w:rsid w:val="002C1D6B"/>
+    <w:rsid w:val="002C5947"/>
+    <w:rsid w:val="002F266F"/>
+    <w:rsid w:val="002F5741"/>
     <w:rsid w:val="00346614"/>
+    <w:rsid w:val="0035568D"/>
+    <w:rsid w:val="00376D23"/>
+    <w:rsid w:val="003D3D17"/>
     <w:rsid w:val="00410CB6"/>
     <w:rsid w:val="00464964"/>
     <w:rsid w:val="00465156"/>
     <w:rsid w:val="00471025"/>
+    <w:rsid w:val="00475768"/>
     <w:rsid w:val="00475E9E"/>
+    <w:rsid w:val="004A6ACE"/>
+    <w:rsid w:val="004D2E97"/>
     <w:rsid w:val="004D523F"/>
     <w:rsid w:val="004E5C5D"/>
     <w:rsid w:val="004F0FD0"/>
+    <w:rsid w:val="005000C8"/>
+    <w:rsid w:val="0050632F"/>
     <w:rsid w:val="00520E8A"/>
     <w:rsid w:val="00521B63"/>
     <w:rsid w:val="005404FC"/>
+    <w:rsid w:val="00543EAC"/>
     <w:rsid w:val="0054538E"/>
     <w:rsid w:val="005655B4"/>
+    <w:rsid w:val="00572A3D"/>
     <w:rsid w:val="005969A3"/>
+    <w:rsid w:val="005B40C2"/>
     <w:rsid w:val="005F7B37"/>
     <w:rsid w:val="00604F10"/>
     <w:rsid w:val="00613E9A"/>
     <w:rsid w:val="0061465E"/>
     <w:rsid w:val="00701B2F"/>
-    <w:rsid w:val="00712894"/>
+    <w:rsid w:val="007218C9"/>
     <w:rsid w:val="0074120F"/>
     <w:rsid w:val="00741AC9"/>
     <w:rsid w:val="0075323D"/>
+    <w:rsid w:val="0075548D"/>
     <w:rsid w:val="00762953"/>
+    <w:rsid w:val="00776B74"/>
+    <w:rsid w:val="007A2542"/>
     <w:rsid w:val="007C3316"/>
     <w:rsid w:val="007D2ED5"/>
     <w:rsid w:val="007E1E9A"/>
     <w:rsid w:val="007E2626"/>
     <w:rsid w:val="00800903"/>
     <w:rsid w:val="00803C32"/>
+    <w:rsid w:val="0083140A"/>
+    <w:rsid w:val="008348C9"/>
+    <w:rsid w:val="00834CD3"/>
     <w:rsid w:val="008402A6"/>
     <w:rsid w:val="0085020B"/>
     <w:rsid w:val="00862F64"/>
     <w:rsid w:val="008713C1"/>
     <w:rsid w:val="00890D9D"/>
     <w:rsid w:val="0089295F"/>
     <w:rsid w:val="00892DDB"/>
     <w:rsid w:val="008C48AB"/>
+    <w:rsid w:val="008E589D"/>
+    <w:rsid w:val="008F0008"/>
+    <w:rsid w:val="008F0564"/>
     <w:rsid w:val="008F63BB"/>
+    <w:rsid w:val="00927DA7"/>
     <w:rsid w:val="00936A33"/>
+    <w:rsid w:val="00970520"/>
     <w:rsid w:val="00982E4E"/>
     <w:rsid w:val="00987205"/>
     <w:rsid w:val="00997C1A"/>
     <w:rsid w:val="009B18AA"/>
+    <w:rsid w:val="009C0F9B"/>
+    <w:rsid w:val="009C12C1"/>
+    <w:rsid w:val="009C4CE3"/>
     <w:rsid w:val="009D4A35"/>
     <w:rsid w:val="009E2B26"/>
+    <w:rsid w:val="009F12F8"/>
     <w:rsid w:val="00A338AA"/>
+    <w:rsid w:val="00A37B16"/>
     <w:rsid w:val="00A51896"/>
     <w:rsid w:val="00A532DF"/>
+    <w:rsid w:val="00A6169B"/>
     <w:rsid w:val="00A661A2"/>
+    <w:rsid w:val="00A66921"/>
+    <w:rsid w:val="00A80090"/>
     <w:rsid w:val="00A82B4D"/>
+    <w:rsid w:val="00A9031E"/>
+    <w:rsid w:val="00AB2126"/>
+    <w:rsid w:val="00AD1EA7"/>
+    <w:rsid w:val="00AD7D4B"/>
     <w:rsid w:val="00AE3CF7"/>
-    <w:rsid w:val="00B26C43"/>
+    <w:rsid w:val="00AF5C4B"/>
+    <w:rsid w:val="00B01468"/>
+    <w:rsid w:val="00B17079"/>
     <w:rsid w:val="00B32A6B"/>
     <w:rsid w:val="00B43A61"/>
+    <w:rsid w:val="00B44C22"/>
     <w:rsid w:val="00B62940"/>
+    <w:rsid w:val="00B66A00"/>
     <w:rsid w:val="00B87D86"/>
-    <w:rsid w:val="00BB506E"/>
+    <w:rsid w:val="00BA4BD0"/>
+    <w:rsid w:val="00BB17AD"/>
     <w:rsid w:val="00BC3004"/>
-    <w:rsid w:val="00C619D2"/>
+    <w:rsid w:val="00BC7F3E"/>
+    <w:rsid w:val="00BE26B9"/>
+    <w:rsid w:val="00C352A1"/>
+    <w:rsid w:val="00C41A30"/>
+    <w:rsid w:val="00C56FE7"/>
+    <w:rsid w:val="00C7442E"/>
+    <w:rsid w:val="00C76252"/>
+    <w:rsid w:val="00C85519"/>
     <w:rsid w:val="00CA01DE"/>
     <w:rsid w:val="00CB2238"/>
     <w:rsid w:val="00CC049D"/>
     <w:rsid w:val="00CC3655"/>
     <w:rsid w:val="00CC46DF"/>
+    <w:rsid w:val="00CC71A7"/>
+    <w:rsid w:val="00CE130B"/>
+    <w:rsid w:val="00CE42B4"/>
     <w:rsid w:val="00CF4C92"/>
     <w:rsid w:val="00CF6EEF"/>
     <w:rsid w:val="00D13E6C"/>
     <w:rsid w:val="00D228A3"/>
-    <w:rsid w:val="00D32421"/>
     <w:rsid w:val="00D42D0A"/>
+    <w:rsid w:val="00D5033C"/>
     <w:rsid w:val="00D86172"/>
     <w:rsid w:val="00D866A1"/>
-    <w:rsid w:val="00DF6E5E"/>
-    <w:rsid w:val="00E47135"/>
+    <w:rsid w:val="00DA07D0"/>
+    <w:rsid w:val="00DA3AD4"/>
+    <w:rsid w:val="00DE4272"/>
+    <w:rsid w:val="00E11AB6"/>
+    <w:rsid w:val="00E230BD"/>
+    <w:rsid w:val="00E2798E"/>
+    <w:rsid w:val="00E35FDE"/>
     <w:rsid w:val="00E55BD2"/>
+    <w:rsid w:val="00E76432"/>
     <w:rsid w:val="00EB46F5"/>
     <w:rsid w:val="00ED11D0"/>
     <w:rsid w:val="00ED59DF"/>
+    <w:rsid w:val="00F07319"/>
+    <w:rsid w:val="00F216FA"/>
+    <w:rsid w:val="00F242F4"/>
     <w:rsid w:val="00F43D25"/>
     <w:rsid w:val="00F56C1D"/>
+    <w:rsid w:val="00F70650"/>
     <w:rsid w:val="00F72FB9"/>
     <w:rsid w:val="00F75566"/>
+    <w:rsid w:val="00F768CF"/>
+    <w:rsid w:val="00F81948"/>
     <w:rsid w:val="00F874B6"/>
-    <w:rsid w:val="00F94873"/>
     <w:rsid w:val="00F96714"/>
     <w:rsid w:val="00FB4113"/>
     <w:rsid w:val="00FD106A"/>
+    <w:rsid w:val="00FD673E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="2D1017F8"/>
-  <w15:docId w15:val="{2015E75A-FF22-4BBF-9FC5-B1678579109B}"/>
+  <w15:docId w15:val="{ED7D61C5-9767-4CBD-A453-0499AA741614}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2752,63 +4302,82 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="0075323D"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0075323D"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption">
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="35"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FD673E"/>
+    <w:pPr>
+      <w:spacing w:after="200"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="1F497D" w:themeColor="text2"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -3050,71 +4619,88 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EB3BB579-CB7B-49C3-95E7-A582E39AF9CE}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>172</Words>
-  <Characters>983</Characters>
+  <Words>226</Words>
+  <Characters>1293</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>8</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Lines>10</Lines>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1153</CharactersWithSpaces>
+  <CharactersWithSpaces>1516</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
   <dc:creator>f.vatankhah</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>